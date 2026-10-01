--- v0 (2026-06-20)
+++ v1 (2026-10-01)
@@ -27,58 +27,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F76DE87" w14:textId="40F0E6BF" w:rsidR="00952890" w:rsidRDefault="00106674" w:rsidP="00952890">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk212715044"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk212715031"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212715031"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk212715044"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="74D0F670" wp14:editId="2D2A264E">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="74D0F670" wp14:editId="2D2A264E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>590550</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5595620" cy="1160780"/>
             <wp:effectExtent l="0" t="0" r="5080" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="1558455679" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="NARUC logo-Horizontal AI with text.wmf"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" r:link="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -186,51 +186,51 @@
           <w:rStyle w:val="BookTitle"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines for NARUC Support of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398036A1" w14:textId="77777777" w:rsidR="00F43C52" w:rsidRPr="007F0B8F" w:rsidRDefault="00F43C52" w:rsidP="00F43C52">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F0B8F">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Training Programs, Conferences, and Other Events</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="06BC824D" w14:textId="77777777" w:rsidR="00F43C52" w:rsidRDefault="00F43C52" w:rsidP="00F43C52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08DF8637" w14:textId="38C399AD" w:rsidR="00F43C52" w:rsidRDefault="001D10FD" w:rsidP="0054108D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B56AB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Section 1. Purpose:</w:t>
@@ -524,59 +524,51 @@
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Promot</w:t>
       </w:r>
       <w:r w:rsidR="004926F6" w:rsidRPr="00FE0A8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A8E" w:rsidRPr="00FE0A8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">A promoter is defined as an organization or association providing non-monetary support, cross-marketing, or in-kind contributions. NARUC may be a promoter of another organization’s </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in line with the criteria described below. NARUC and the primary organizer shall sign a memorandum of understanding (MOU) defining each party’s roles and obligations, including but not limited to advertising/marketing and use of the NARUC logo (see page 7 for example MOU). This support is the type offered for events</w:t>
+        <w:t>A promoter is defined as an organization or association providing non-monetary support, cross-marketing, or in-kind contributions. NARUC may be a promoter of another organization’s event in line with the criteria described below. NARUC and the primary organizer shall sign a memorandum of understanding (MOU) defining each party’s roles and obligations, including but not limited to advertising/marketing and use of the NARUC logo (see page 7 for example MOU). This support is the type offered for events</w:t>
       </w:r>
       <w:r w:rsidR="00DA06E0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DA06E0" w:rsidRPr="00E51AAF">
         <w:t>conferences</w:t>
       </w:r>
       <w:r w:rsidR="004E4F84" w:rsidRPr="00E51AAF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DA06E0" w:rsidRPr="00E51AAF">
         <w:t xml:space="preserve"> and workshops</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51AAF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678374F8" w14:textId="77777777" w:rsidR="00FE0A8E" w:rsidRPr="00291E03" w:rsidRDefault="00FE0A8E" w:rsidP="0054108D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
@@ -706,59 +698,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> has expressly approved such </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:t>, upon recommendation of the Subcommittee on Education and Research,</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="006A4115">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>as defined in the categories above</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00041579">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
-        <w:t xml:space="preserve">through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or other agreement</w:t>
+        <w:t>through a MOU or other agreement</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. All operations involving NARUC financial commitments shall be approved by the NARUC staff acting under the general supervision of the Officers and the </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Committee and/or </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Board of Directors. Co</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-organizers</w:t>
       </w:r>
@@ -1491,59 +1475,51 @@
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling: </w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:t xml:space="preserve">Applicants seeking promoter or endorsement status shall endeavor to avoid conflicts with NARUC events as well </w:t>
       </w:r>
       <w:r w:rsidR="003A5B49">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:t>events that have previously approved MOUs and are posted on the NARUC online Calendar of Events.</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="001E4BE6">
         <w:t>The Executive Committee shall not approve a proposed request</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:t xml:space="preserve"> for support</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="001E4BE6">
-        <w:t xml:space="preserve"> that </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> with any scheduled meeting of the Association, including the Winter and Summer </w:t>
+        <w:t xml:space="preserve"> that conflicts with any scheduled meeting of the Association, including the Winter and Summer </w:t>
       </w:r>
       <w:r w:rsidR="0073164B">
         <w:t>Policy Summits</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="001E4BE6">
         <w:t xml:space="preserve">, the Annual Convention, or the annual meeting of any regional affiliate organization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE00081" w14:textId="77777777" w:rsidR="00F43C52" w:rsidRDefault="00F43C52" w:rsidP="0054108D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B802961" w14:textId="4241FF67" w:rsidR="00F43C52" w:rsidRDefault="00FE0A8E" w:rsidP="0054108D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -1556,63 +1532,55 @@
       </w:r>
       <w:r w:rsidR="00CE4E51">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fees </w:t>
       </w:r>
       <w:r w:rsidR="004E2E1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00CE4E51">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Marketing</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00990327" w:rsidRPr="00990327">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> cover</w:t>
+        <w:t>In order to cover</w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">administrative costs associated with management of the MOUs and associated marketing clauses, NARUC shall charge a fee for promoter and endorsement status. This fee will be set by December 1 annually for the following calendar year. </w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:t>NARUC shall utilize a mix of reasonable means to promote attendance at NARUC</w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00F43C52" w:rsidRPr="00993EFD">
         <w:t xml:space="preserve">ed events including publication in the NARUC Bulletin, </w:t>
       </w:r>
@@ -1751,51 +1719,51 @@
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="544C36DA" w14:textId="77777777" w:rsidR="00B56AB9" w:rsidRDefault="00B56AB9" w:rsidP="00B309F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0C964C" w14:textId="530F6F4B" w:rsidR="00B56AB9" w:rsidRDefault="00B56AB9" w:rsidP="00B309F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="122D7CAC" wp14:editId="41A4EFDA">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="122D7CAC" wp14:editId="41A4EFDA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-377825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5595620" cy="1160780"/>
             <wp:effectExtent l="0" t="0" r="5080" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="689632731" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="NARUC logo-Horizontal AI with text.wmf"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" r:link="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1939,59 +1907,51 @@
       <w:r w:rsidRPr="00517F00">
         <w:t xml:space="preserve">applications </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for support </w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t xml:space="preserve">at its meetings during the NARUC Winter </w:t>
       </w:r>
       <w:r>
         <w:t>Policy Summit</w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t xml:space="preserve">, Summer </w:t>
       </w:r>
       <w:r>
         <w:t>Policy Summit</w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t>, and Annual Meeting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
-        <w:t xml:space="preserve">Applications must be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a minimum of 15 days prior to </w:t>
+        <w:t xml:space="preserve">Applications must be received a minimum of 15 days prior to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t xml:space="preserve">meeting to be eligible for review at that </w:t>
       </w:r>
       <w:r>
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00517F00">
         <w:t xml:space="preserve">Exact dates of NARUC meetings are available </w:t>
       </w:r>
       <w:r>
         <w:t>online at</w:t>
       </w:r>
       <w:r w:rsidR="00990327">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
@@ -2622,63 +2582,55 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Event Website:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36062291" w14:textId="77777777" w:rsidR="0042360E" w:rsidRDefault="0042360E" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A5EB773" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9"/>
     <w:p w14:paraId="0EB08B86" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9"/>
     <w:p w14:paraId="25E557DE" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRPr="0039754E" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0039754E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Affiliated</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> NARUC Committee:</w:t>
+        <w:t>Affiliated NARUC Committee:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A689E5C" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRPr="0039754E" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039754E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(If event is organized </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">in coordination with </w:t>
       </w:r>
       <w:r w:rsidRPr="0039754E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">a NARUC committee or support is recommended by a committee) </w:t>
@@ -2751,63 +2703,55 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fee </w:t>
       </w:r>
       <w:r w:rsidR="000D4A1B" w:rsidRPr="000E00DA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="000E00DA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Marketing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433F4CC1" w14:textId="79AAD072" w:rsidR="00C72CC9" w:rsidRPr="000E00DA" w:rsidRDefault="00C72CC9" w:rsidP="00014715">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E00DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> cover</w:t>
+        <w:t>In order to cover</w:t>
       </w:r>
       <w:r w:rsidRPr="000E00DA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E00DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">administrative costs associated with management of the MOUs and associated marketing clauses, NARUC shall charge a fee for promoter and endorsement status. </w:t>
       </w:r>
       <w:r w:rsidR="00B51CCC" w:rsidRPr="000E00DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>For calendar year 2026, the</w:t>
       </w:r>
       <w:r w:rsidRPr="000E00DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> fee will be </w:t>
       </w:r>
@@ -3038,113 +2982,133 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42450CCD" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">_____ Promoter </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E08DA61" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7">
       <w:r>
         <w:tab/>
         <w:t>_____ Endorsement (reserved for formal training programs only)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AEA722" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7"/>
-    <w:p w14:paraId="1B4EB2C6" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Number of Events in the Application for Promoter or Endorsement Status and Associated Fees for events held January 1 – December 2026. </w:t>
+    <w:p w14:paraId="1B4EB2C6" w14:textId="79D344BE" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7">
+      <w:r>
+        <w:t>Number of Events in the Application for Promoter or Endorsement Status and Associated Fees for events held January 1 – December 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00761577">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352D0D3A" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="00E902E7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="1528"/>
         <w:gridCol w:w="3147"/>
         <w:gridCol w:w="2338"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E902E7" w:rsidRPr="00E902E7" w14:paraId="64055E83" w14:textId="77777777" w:rsidTr="00D35520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6145DC" w14:textId="34462773" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type of Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC1CFF4" w14:textId="071D937C" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
+          <w:p w14:paraId="5AC1CFF4" w14:textId="7BCC6BDA" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Fee per year(</w:t>
+              <w:t>Fee per year</w:t>
             </w:r>
-            <w:r w:rsidR="00D35520">
+            <w:r w:rsidR="00761577">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00761577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5853A4F9" w14:textId="7D5CB8BC" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3177,56 +3141,62 @@
       <w:tr w:rsidR="00E902E7" w14:paraId="290A598D" w14:textId="77777777" w:rsidTr="00D35520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D07BB48" w14:textId="027CC777" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Promoter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA87E03" w14:textId="2EF59A26" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
+          <w:p w14:paraId="6CA87E03" w14:textId="32A5FEA2" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:r>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="004D0E3B">
-              <w:t>1,500</w:t>
+              <w:t>1,</w:t>
+            </w:r>
+            <w:r w:rsidR="00761577">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0E3B">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F73686" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F368DB" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A1CFF" w14:paraId="7E3AC6DF" w14:textId="77777777" w:rsidTr="00D35520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61015AE3" w14:textId="77777777" w:rsidR="009A1CFF" w:rsidRPr="00E902E7" w:rsidRDefault="009A1CFF" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3290,56 +3260,62 @@
       <w:tr w:rsidR="00E902E7" w14:paraId="4C4B87B6" w14:textId="77777777" w:rsidTr="00D35520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1A2E59" w14:textId="17FB55DE" w:rsidR="00E902E7" w:rsidRPr="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E902E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Endorsement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4070C1AE" w14:textId="353CA30A" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
+          <w:p w14:paraId="4070C1AE" w14:textId="49BD8E52" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06">
             <w:r>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="004D0E3B">
-              <w:t>2,500</w:t>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00761577">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0E3B">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40C316A3" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174850AC" w14:textId="77777777" w:rsidR="00E902E7" w:rsidRDefault="00E902E7" w:rsidP="005C2A06"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A1CFF" w14:paraId="70C090D5" w14:textId="77777777" w:rsidTr="00D35520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439757E5" w14:textId="77777777" w:rsidR="009A1CFF" w:rsidRPr="00E902E7" w:rsidRDefault="009A1CFF" w:rsidP="005C2A06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3376,50 +3352,399 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B79CC1A" w14:textId="77777777" w:rsidR="009A1CFF" w:rsidRDefault="009A1CFF" w:rsidP="005C2A06"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A97BA16" w14:textId="77777777" w:rsidR="009A1CFF" w:rsidRDefault="009A1CFF" w:rsidP="005C2A06"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29CAEA7C" w14:textId="77777777" w:rsidR="009A1CFF" w:rsidRDefault="009A1CFF" w:rsidP="005C2A06"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w:rsidRPr="00E902E7" w14:paraId="17BECF7F" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA572F2" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Type of Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59375A58" w14:textId="5D788269" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Fee per year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B91D728" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name of Event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F7F6AA" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="49B30378" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2AF8A8" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Promoter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2191FD61" w14:textId="0E08542D" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:r>
+              <w:t>$1,</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B23C7D" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C787D6" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="066106C0" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7398ED8E" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE4E0E" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07655777" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D924AE" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="042156EF" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="534C9791" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5F68C6" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33433844" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D2555B" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="1C627CCA" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E10BE42" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E902E7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endorsement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335F9CA1" w14:textId="2C849AD3" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:r>
+              <w:t>$2,</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76089E3B" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AB4428" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="3829506A" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095A0516" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D81DD34" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A100747" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F42482" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761577" w14:paraId="73FCC50F" w14:textId="77777777" w:rsidTr="00761577">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FECD66" w14:textId="77777777" w:rsidR="00761577" w:rsidRPr="00E902E7" w:rsidRDefault="00761577" w:rsidP="00097B07">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011A8233" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71017E38" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6154242D" w14:textId="77777777" w:rsidR="00761577" w:rsidRDefault="00761577" w:rsidP="00097B07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="374F74FB" w14:textId="77777777" w:rsidR="004E38B7" w:rsidRDefault="004E38B7" w:rsidP="00B309F9"/>
     <w:p w14:paraId="784529E1" w14:textId="1AFEAD6A" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">_____ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Timeframe for Support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473E8BF8" w14:textId="0E1DD3D5" w:rsidR="00B51CCC" w:rsidRPr="001A0310" w:rsidRDefault="00B51CCC" w:rsidP="001C2785">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3563,51 +3888,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4A5C913A" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="5C3C3A9B" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="0DA132AA" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="7C215BE0" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="26CEA274" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="603AFC34" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
           <w:p w14:paraId="51EA3C58" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00AB1DB7"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53D5FBC0" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9"/>
     <w:p w14:paraId="332BA0D3" w14:textId="77777777" w:rsidR="001A0310" w:rsidRDefault="001A0310" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5327D6AE" w14:textId="5DA2372D" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:r w:rsidRPr="00E37FB6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Action Taken:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">_____________________________ Subcommittee on Education </w:t>
       </w:r>
       <w:r w:rsidR="006535C7">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A63BA90" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3629,65 +3953,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4E011273" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9"/>
     <w:p w14:paraId="1A2D94D4" w14:textId="05C4C9D5" w:rsidR="00B309F9" w:rsidRPr="005122F7" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Submit completed forms at least </w:t>
       </w:r>
       <w:r w:rsidR="009D601D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">15 days prior to the next NARUC meeting. NARUC Professional Development at education@naruc.org. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">If this application is approved by the Subcommittee, organizations will </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a Memorandum of Understanding with NARUC that outlines each organization’s roles and responsibilities. See example MOU on page 7. </w:t>
+        <w:t xml:space="preserve">If this application is approved by the Subcommittee, organizations will enter into a Memorandum of Understanding with NARUC that outlines each organization’s roles and responsibilities. See example MOU on page 7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B354B1" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9"/>
     <w:p w14:paraId="37C4F5AD" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00B309F9">
       <w:pPr>
         <w:sectPr w:rsidR="00B309F9" w:rsidSect="00A80D7B">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BB08EF5" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4628,74 +4938,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC3045F" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568BA03B" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458ECA9B" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FF679D" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRPr="007B3C35" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -4842,210 +5145,192 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NARUC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF57301" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C49D822" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7705342E" w14:textId="77777777" w:rsidR="00247774" w:rsidRDefault="00247774" w:rsidP="00682567">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DAFC638" w14:textId="77777777" w:rsidR="00247774" w:rsidRPr="00993EFD" w:rsidRDefault="00247774" w:rsidP="00682567">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B540F68" w14:textId="7D7D5228" w:rsidR="00247774" w:rsidRDefault="00247774" w:rsidP="00682567">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00993EFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Adopted by the NARUC Executive Committee, </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
         <w:smartTagPr>
+          <w:attr w:name="ls" w:val="trans"/>
+          <w:attr w:name="Month" w:val="7"/>
+          <w:attr w:name="Day" w:val="24"/>
           <w:attr w:name="Year" w:val="1996"/>
-          <w:attr w:name="Day" w:val="24"/>
-[...1 lines deleted...]
-          <w:attr w:name="ls" w:val="trans"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00993EFD">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t>July 24, 1996</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00993EFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, amended by the 110</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00993EFD">
         <w:rPr>
           <w:i/>
           <w:position w:val="10"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">th </w:t>
       </w:r>
       <w:r w:rsidRPr="00993EFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">NARUC Annual Convention on </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
         <w:smartTagPr>
+          <w:attr w:name="ls" w:val="trans"/>
+          <w:attr w:name="Month" w:val="11"/>
+          <w:attr w:name="Day" w:val="9"/>
           <w:attr w:name="Year" w:val="1998"/>
-          <w:attr w:name="Day" w:val="9"/>
-[...1 lines deleted...]
-          <w:attr w:name="ls" w:val="trans"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00993EFD">
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:t xml:space="preserve">November 9, </w:t>
-[...6 lines deleted...]
-          <w:t>1998</w:t>
+          <w:t>November 9, 1998</w:t>
         </w:r>
       </w:smartTag>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00993EFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and by the NARUC Board</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of Directors on March 10, 2004, August 2, 2006, July 23, 2008, February 16, 2011, November 18, 2013, July 26, 2016, November 16, 2022, and November </w:t>
       </w:r>
       <w:r w:rsidR="00A02E5F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AC3D6F" w14:textId="77777777" w:rsidR="00B309F9" w:rsidRDefault="00B309F9" w:rsidP="00682567">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B309F9" w:rsidSect="003A0F29">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1260" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="15"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EBD7253" w14:textId="77777777" w:rsidR="00EA5C12" w:rsidRDefault="00EA5C12">
+    <w:p w14:paraId="5783BC0E" w14:textId="77777777" w:rsidR="00980C3D" w:rsidRDefault="00980C3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F46C9CB" w14:textId="77777777" w:rsidR="00EA5C12" w:rsidRDefault="00EA5C12">
+    <w:p w14:paraId="67E3CC4E" w14:textId="77777777" w:rsidR="00980C3D" w:rsidRDefault="00980C3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5231,58 +5516,58 @@
     <w:r w:rsidRPr="001372CC">
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Tel: 1-202-898-2200, </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="001372CC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.naruc.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6621FD86" w14:textId="77777777" w:rsidR="00EA5C12" w:rsidRDefault="00EA5C12">
+    <w:p w14:paraId="29D64CF4" w14:textId="77777777" w:rsidR="00980C3D" w:rsidRDefault="00980C3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6565352B" w14:textId="77777777" w:rsidR="00EA5C12" w:rsidRDefault="00EA5C12">
+    <w:p w14:paraId="12F627D6" w14:textId="77777777" w:rsidR="00980C3D" w:rsidRDefault="00980C3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="881365738"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
@@ -9679,79 +9964,79 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="533276621">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="682125748">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1331252513">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="680820456">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="21328365">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1728530639">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00402A82"/>
     <w:rsid w:val="000010FC"/>
     <w:rsid w:val="0000124E"/>
     <w:rsid w:val="00002455"/>
     <w:rsid w:val="00003EDC"/>
     <w:rsid w:val="00006D22"/>
     <w:rsid w:val="00010927"/>
     <w:rsid w:val="00010A70"/>
+    <w:rsid w:val="00010F24"/>
     <w:rsid w:val="00014715"/>
     <w:rsid w:val="000153BC"/>
     <w:rsid w:val="00016D28"/>
     <w:rsid w:val="000222D0"/>
     <w:rsid w:val="00026010"/>
     <w:rsid w:val="000301DA"/>
     <w:rsid w:val="00030464"/>
     <w:rsid w:val="00031374"/>
     <w:rsid w:val="0003590D"/>
     <w:rsid w:val="00037134"/>
     <w:rsid w:val="0004128A"/>
     <w:rsid w:val="000417F5"/>
     <w:rsid w:val="000427FF"/>
     <w:rsid w:val="00047D03"/>
     <w:rsid w:val="0005360D"/>
     <w:rsid w:val="00054AC4"/>
     <w:rsid w:val="000552DD"/>
     <w:rsid w:val="00062A01"/>
     <w:rsid w:val="000677E8"/>
     <w:rsid w:val="00072A36"/>
     <w:rsid w:val="00073FCC"/>
     <w:rsid w:val="00074528"/>
     <w:rsid w:val="00074956"/>
     <w:rsid w:val="000847DB"/>
     <w:rsid w:val="00084E58"/>
@@ -9831,51 +10116,50 @@
     <w:rsid w:val="00204414"/>
     <w:rsid w:val="00206E46"/>
     <w:rsid w:val="00207361"/>
     <w:rsid w:val="002136AF"/>
     <w:rsid w:val="002145DA"/>
     <w:rsid w:val="00217056"/>
     <w:rsid w:val="002220CE"/>
     <w:rsid w:val="0022247F"/>
     <w:rsid w:val="002225C9"/>
     <w:rsid w:val="0022533A"/>
     <w:rsid w:val="00227BA9"/>
     <w:rsid w:val="0023099E"/>
     <w:rsid w:val="0023101D"/>
     <w:rsid w:val="00242600"/>
     <w:rsid w:val="00245C2C"/>
     <w:rsid w:val="00246519"/>
     <w:rsid w:val="00247774"/>
     <w:rsid w:val="00247E14"/>
     <w:rsid w:val="00254C8E"/>
     <w:rsid w:val="00255AAA"/>
     <w:rsid w:val="002650A8"/>
     <w:rsid w:val="00266294"/>
     <w:rsid w:val="0027561E"/>
     <w:rsid w:val="00275CDF"/>
     <w:rsid w:val="00277F35"/>
-    <w:rsid w:val="00281DA0"/>
     <w:rsid w:val="00285451"/>
     <w:rsid w:val="002903A8"/>
     <w:rsid w:val="00291C24"/>
     <w:rsid w:val="002946DB"/>
     <w:rsid w:val="0029594E"/>
     <w:rsid w:val="00297641"/>
     <w:rsid w:val="002A1032"/>
     <w:rsid w:val="002A14B3"/>
     <w:rsid w:val="002A55FC"/>
     <w:rsid w:val="002A56B5"/>
     <w:rsid w:val="002A6558"/>
     <w:rsid w:val="002B2CCB"/>
     <w:rsid w:val="002B3620"/>
     <w:rsid w:val="002B4044"/>
     <w:rsid w:val="002B5465"/>
     <w:rsid w:val="002B649F"/>
     <w:rsid w:val="002C1893"/>
     <w:rsid w:val="002C3602"/>
     <w:rsid w:val="002D08B6"/>
     <w:rsid w:val="002D40BC"/>
     <w:rsid w:val="002E068F"/>
     <w:rsid w:val="002E114F"/>
     <w:rsid w:val="002E1B47"/>
     <w:rsid w:val="002E3CC4"/>
     <w:rsid w:val="002F12C0"/>
@@ -10030,50 +10314,51 @@
     <w:rsid w:val="00522486"/>
     <w:rsid w:val="00524620"/>
     <w:rsid w:val="0053005F"/>
     <w:rsid w:val="005313E3"/>
     <w:rsid w:val="00531581"/>
     <w:rsid w:val="00534F97"/>
     <w:rsid w:val="0054108D"/>
     <w:rsid w:val="00542ABD"/>
     <w:rsid w:val="00547425"/>
     <w:rsid w:val="005517EF"/>
     <w:rsid w:val="005667F6"/>
     <w:rsid w:val="00570133"/>
     <w:rsid w:val="005713C2"/>
     <w:rsid w:val="00577D6B"/>
     <w:rsid w:val="00581709"/>
     <w:rsid w:val="005846A1"/>
     <w:rsid w:val="00592A91"/>
     <w:rsid w:val="005A2774"/>
     <w:rsid w:val="005A5585"/>
     <w:rsid w:val="005B3459"/>
     <w:rsid w:val="005B3855"/>
     <w:rsid w:val="005B5878"/>
     <w:rsid w:val="005C21B0"/>
     <w:rsid w:val="005D0313"/>
     <w:rsid w:val="005D2507"/>
+    <w:rsid w:val="005D3F02"/>
     <w:rsid w:val="005D5110"/>
     <w:rsid w:val="005D7D89"/>
     <w:rsid w:val="005E0FF8"/>
     <w:rsid w:val="005E1A09"/>
     <w:rsid w:val="005E401F"/>
     <w:rsid w:val="005E48F2"/>
     <w:rsid w:val="005E7814"/>
     <w:rsid w:val="005E789B"/>
     <w:rsid w:val="005F0CD1"/>
     <w:rsid w:val="005F1E56"/>
     <w:rsid w:val="00600199"/>
     <w:rsid w:val="00602B42"/>
     <w:rsid w:val="00603457"/>
     <w:rsid w:val="006074B4"/>
     <w:rsid w:val="00607B57"/>
     <w:rsid w:val="006112B7"/>
     <w:rsid w:val="00616BBB"/>
     <w:rsid w:val="00624B92"/>
     <w:rsid w:val="006261F4"/>
     <w:rsid w:val="00627956"/>
     <w:rsid w:val="00633087"/>
     <w:rsid w:val="00633B47"/>
     <w:rsid w:val="00633D1F"/>
     <w:rsid w:val="00636552"/>
     <w:rsid w:val="0063676B"/>
@@ -10115,50 +10400,51 @@
     <w:rsid w:val="00701926"/>
     <w:rsid w:val="0070640F"/>
     <w:rsid w:val="007103CB"/>
     <w:rsid w:val="00716A7A"/>
     <w:rsid w:val="00716C86"/>
     <w:rsid w:val="00720FF2"/>
     <w:rsid w:val="007231E1"/>
     <w:rsid w:val="0072503B"/>
     <w:rsid w:val="00726332"/>
     <w:rsid w:val="00726E7A"/>
     <w:rsid w:val="007274F2"/>
     <w:rsid w:val="00730420"/>
     <w:rsid w:val="0073164B"/>
     <w:rsid w:val="0073204E"/>
     <w:rsid w:val="0073448D"/>
     <w:rsid w:val="00734C68"/>
     <w:rsid w:val="00734F3E"/>
     <w:rsid w:val="007371BB"/>
     <w:rsid w:val="007428ED"/>
     <w:rsid w:val="00745E4D"/>
     <w:rsid w:val="00746746"/>
     <w:rsid w:val="00747053"/>
     <w:rsid w:val="00751926"/>
     <w:rsid w:val="0075265C"/>
     <w:rsid w:val="00757302"/>
+    <w:rsid w:val="00761577"/>
     <w:rsid w:val="00761CB1"/>
     <w:rsid w:val="0076514D"/>
     <w:rsid w:val="007657A4"/>
     <w:rsid w:val="00771E46"/>
     <w:rsid w:val="0077477C"/>
     <w:rsid w:val="00781D3E"/>
     <w:rsid w:val="00787A6B"/>
     <w:rsid w:val="00790171"/>
     <w:rsid w:val="00794421"/>
     <w:rsid w:val="00794A74"/>
     <w:rsid w:val="00796AA3"/>
     <w:rsid w:val="007971B1"/>
     <w:rsid w:val="00797226"/>
     <w:rsid w:val="007975AB"/>
     <w:rsid w:val="007A107E"/>
     <w:rsid w:val="007A32D0"/>
     <w:rsid w:val="007A6A74"/>
     <w:rsid w:val="007B24DE"/>
     <w:rsid w:val="007C7199"/>
     <w:rsid w:val="007D122C"/>
     <w:rsid w:val="007D144C"/>
     <w:rsid w:val="007D34D4"/>
     <w:rsid w:val="007E61ED"/>
     <w:rsid w:val="007E640B"/>
     <w:rsid w:val="007E677B"/>
@@ -10230,50 +10516,51 @@
     <w:rsid w:val="009020B3"/>
     <w:rsid w:val="00902B95"/>
     <w:rsid w:val="00904B44"/>
     <w:rsid w:val="009078B4"/>
     <w:rsid w:val="009100EA"/>
     <w:rsid w:val="009123E8"/>
     <w:rsid w:val="009125AF"/>
     <w:rsid w:val="00913264"/>
     <w:rsid w:val="009247D3"/>
     <w:rsid w:val="009273B4"/>
     <w:rsid w:val="00927B70"/>
     <w:rsid w:val="009319D9"/>
     <w:rsid w:val="00935687"/>
     <w:rsid w:val="00942BFF"/>
     <w:rsid w:val="009444A5"/>
     <w:rsid w:val="00944C71"/>
     <w:rsid w:val="009469B3"/>
     <w:rsid w:val="00947DB2"/>
     <w:rsid w:val="00951206"/>
     <w:rsid w:val="00952890"/>
     <w:rsid w:val="00953811"/>
     <w:rsid w:val="00961DEA"/>
     <w:rsid w:val="00966775"/>
     <w:rsid w:val="00977614"/>
     <w:rsid w:val="00977DBA"/>
+    <w:rsid w:val="00980C3D"/>
     <w:rsid w:val="0098674C"/>
     <w:rsid w:val="00987201"/>
     <w:rsid w:val="00990327"/>
     <w:rsid w:val="0099295D"/>
     <w:rsid w:val="00994600"/>
     <w:rsid w:val="0099695D"/>
     <w:rsid w:val="009A1595"/>
     <w:rsid w:val="009A1CFF"/>
     <w:rsid w:val="009A2694"/>
     <w:rsid w:val="009A5B84"/>
     <w:rsid w:val="009A610C"/>
     <w:rsid w:val="009B4347"/>
     <w:rsid w:val="009B5568"/>
     <w:rsid w:val="009B5642"/>
     <w:rsid w:val="009B74BA"/>
     <w:rsid w:val="009C4149"/>
     <w:rsid w:val="009C41B9"/>
     <w:rsid w:val="009C6E36"/>
     <w:rsid w:val="009D0FA9"/>
     <w:rsid w:val="009D18DA"/>
     <w:rsid w:val="009D4AE5"/>
     <w:rsid w:val="009D601D"/>
     <w:rsid w:val="009D7206"/>
     <w:rsid w:val="009E339D"/>
     <w:rsid w:val="009E5166"/>
@@ -10379,50 +10666,51 @@
     <w:rsid w:val="00B612A5"/>
     <w:rsid w:val="00B63178"/>
     <w:rsid w:val="00B66DF4"/>
     <w:rsid w:val="00B706F0"/>
     <w:rsid w:val="00B72225"/>
     <w:rsid w:val="00B726A2"/>
     <w:rsid w:val="00B76EAF"/>
     <w:rsid w:val="00B8013C"/>
     <w:rsid w:val="00B80A96"/>
     <w:rsid w:val="00B83B52"/>
     <w:rsid w:val="00B85D74"/>
     <w:rsid w:val="00B85EE1"/>
     <w:rsid w:val="00B86376"/>
     <w:rsid w:val="00B922F2"/>
     <w:rsid w:val="00B9552E"/>
     <w:rsid w:val="00B97F5B"/>
     <w:rsid w:val="00BA0A5D"/>
     <w:rsid w:val="00BA3275"/>
     <w:rsid w:val="00BA51C0"/>
     <w:rsid w:val="00BB0A15"/>
     <w:rsid w:val="00BB2C6E"/>
     <w:rsid w:val="00BB46DD"/>
     <w:rsid w:val="00BB6108"/>
     <w:rsid w:val="00BC4409"/>
     <w:rsid w:val="00BC5CC3"/>
+    <w:rsid w:val="00BD0E3F"/>
     <w:rsid w:val="00BD1F4E"/>
     <w:rsid w:val="00BD3246"/>
     <w:rsid w:val="00BD7882"/>
     <w:rsid w:val="00BE3600"/>
     <w:rsid w:val="00BE65A9"/>
     <w:rsid w:val="00BF3D5D"/>
     <w:rsid w:val="00BF4552"/>
     <w:rsid w:val="00BF5476"/>
     <w:rsid w:val="00BF57B3"/>
     <w:rsid w:val="00BF5A0D"/>
     <w:rsid w:val="00C00C1F"/>
     <w:rsid w:val="00C01360"/>
     <w:rsid w:val="00C01B08"/>
     <w:rsid w:val="00C07A0B"/>
     <w:rsid w:val="00C158BD"/>
     <w:rsid w:val="00C169D2"/>
     <w:rsid w:val="00C16E89"/>
     <w:rsid w:val="00C17494"/>
     <w:rsid w:val="00C20D2F"/>
     <w:rsid w:val="00C25F77"/>
     <w:rsid w:val="00C273B3"/>
     <w:rsid w:val="00C2766F"/>
     <w:rsid w:val="00C36B48"/>
     <w:rsid w:val="00C374B4"/>
     <w:rsid w:val="00C4134D"/>
@@ -10532,50 +10820,51 @@
     <w:rsid w:val="00E51AAF"/>
     <w:rsid w:val="00E53739"/>
     <w:rsid w:val="00E53990"/>
     <w:rsid w:val="00E53C58"/>
     <w:rsid w:val="00E566C6"/>
     <w:rsid w:val="00E6155B"/>
     <w:rsid w:val="00E631C8"/>
     <w:rsid w:val="00E66045"/>
     <w:rsid w:val="00E6661D"/>
     <w:rsid w:val="00E678B4"/>
     <w:rsid w:val="00E73989"/>
     <w:rsid w:val="00E8341F"/>
     <w:rsid w:val="00E84524"/>
     <w:rsid w:val="00E902E7"/>
     <w:rsid w:val="00E93512"/>
     <w:rsid w:val="00E9468E"/>
     <w:rsid w:val="00E94BD3"/>
     <w:rsid w:val="00E94BE1"/>
     <w:rsid w:val="00E96847"/>
     <w:rsid w:val="00E97443"/>
     <w:rsid w:val="00E97B56"/>
     <w:rsid w:val="00EA5C12"/>
     <w:rsid w:val="00EA65D0"/>
     <w:rsid w:val="00EA7D65"/>
     <w:rsid w:val="00EB21B3"/>
+    <w:rsid w:val="00EB21DF"/>
     <w:rsid w:val="00EB7D8E"/>
     <w:rsid w:val="00EC2FFE"/>
     <w:rsid w:val="00EC5914"/>
     <w:rsid w:val="00ED08BF"/>
     <w:rsid w:val="00ED1305"/>
     <w:rsid w:val="00ED5D2A"/>
     <w:rsid w:val="00ED7843"/>
     <w:rsid w:val="00EE74F8"/>
     <w:rsid w:val="00EE78C4"/>
     <w:rsid w:val="00EF0FE9"/>
     <w:rsid w:val="00EF3236"/>
     <w:rsid w:val="00EF400A"/>
     <w:rsid w:val="00EF4F0A"/>
     <w:rsid w:val="00EF5F32"/>
     <w:rsid w:val="00EF61A3"/>
     <w:rsid w:val="00F01060"/>
     <w:rsid w:val="00F03700"/>
     <w:rsid w:val="00F04439"/>
     <w:rsid w:val="00F07975"/>
     <w:rsid w:val="00F140D6"/>
     <w:rsid w:val="00F151DD"/>
     <w:rsid w:val="00F16FE2"/>
     <w:rsid w:val="00F17099"/>
     <w:rsid w:val="00F21C25"/>
     <w:rsid w:val="00F247D5"/>
@@ -11749,187 +12038,151 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100740A9191CC7C96439E98878314548174" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5ab9eec1d3b18b94ec46d13e5d0789a">
-[...2 lines deleted...]
-    <xsd:import namespace="49dc1929-4252-4957-b80e-0760eb9bf65e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007A7F57EABE132044A956A3A40791A7B9" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="155e36b38975f059a0244e64643e7b36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="18a2f1a5-4684-4fe5-a707-d85226ce4757" xmlns:ns3="64730302-31c7-40ee-af3c-f7a2a3a92f43" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14074d8d3d5a61b33570c32e0cd5df98" ns2:_="" ns3:_="">
+    <xsd:import namespace="18a2f1a5-4684-4fe5-a707-d85226ce4757"/>
+    <xsd:import namespace="64730302-31c7-40ee-af3c-f7a2a3a92f43"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4b947101-bd0a-4433-8ddd-184af3b6f10e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18a2f1a5-4684-4fe5-a707-d85226ce4757" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bf39140d-42db-4498-9370-5d8995a1b74c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="Comments" ma:index="19" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...29 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="49dc1929-4252-4957-b80e-0760eb9bf65e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64730302-31c7-40ee-af3c-f7a2a3a92f43" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{494ece69-14a2-4bcd-9134-b6cc3d1e36c6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="64730302-31c7-40ee-af3c-f7a2a3a92f43">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -11990,143 +12243,148 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_activity xmlns="4b947101-bd0a-4433-8ddd-184af3b6f10e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18a2f1a5-4684-4fe5-a707-d85226ce4757">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="64730302-31c7-40ee-af3c-f7a2a3a92f43" xsi:nil="true"/>
+    <Comments xmlns="18a2f1a5-4684-4fe5-a707-d85226ce4757" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CCCA24-78F4-43E8-A921-6F97A44240DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2E7BF81-229A-4434-AFC0-7D52BFE38641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4b947101-bd0a-4433-8ddd-184af3b6f10e"/>
-    <ds:schemaRef ds:uri="49dc1929-4252-4957-b80e-0760eb9bf65e"/>
+    <ds:schemaRef ds:uri="18a2f1a5-4684-4fe5-a707-d85226ce4757"/>
+    <ds:schemaRef ds:uri="64730302-31c7-40ee-af3c-f7a2a3a92f43"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{810CCAB9-2F65-4000-9163-0B75D38E2B68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4b947101-bd0a-4433-8ddd-184af3b6f10e"/>
+    <ds:schemaRef ds:uri="18a2f1a5-4684-4fe5-a707-d85226ce4757"/>
+    <ds:schemaRef ds:uri="64730302-31c7-40ee-af3c-f7a2a3a92f43"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36613FA1-4185-4D17-805F-5B3397E5AD74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41613C04-DC63-4C96-BB11-65A7C8C9DCE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2356</Words>
-  <Characters>13199</Characters>
+  <Words>2340</Words>
+  <Characters>13338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>338</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>February 22, 2005</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NARUC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15418</CharactersWithSpaces>
+  <CharactersWithSpaces>15647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6029336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.naruc.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029336</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12147,29 +12405,29 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>February 22, 2005</dc:title>
   <dc:subject/>
   <dc:creator>Erin Hammel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100740A9191CC7C96439E98878314548174</vt:lpwstr>
+    <vt:lpwstr>0x0101007A7F57EABE132044A956A3A40791A7B9</vt:lpwstr>
   </property>
 </Properties>
 </file>